--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -269,51 +269,51 @@
   <si>
     <t>BpK  1909. nov. 23., 43. évf., 267. sz., 1.</t>
   </si>
   <si>
     <t>büntetõintézeti tiszt</t>
   </si>
   <si>
     <t>BpK 1917. aug. 4., 51. évf., 178. sz., 1.</t>
   </si>
   <si>
     <t>Vlaszlovics Adél</t>
   </si>
   <si>
     <t>1882. okt. 11.</t>
   </si>
   <si>
     <t>büntetõintézeti fõtiszt</t>
   </si>
   <si>
     <t>Gedeon Emil állampolgári nyilatkozata (1922. febr. márc. 4., máj. 8. az apáé)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>