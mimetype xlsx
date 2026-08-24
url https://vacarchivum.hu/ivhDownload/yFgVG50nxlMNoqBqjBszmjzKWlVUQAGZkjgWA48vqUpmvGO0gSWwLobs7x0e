--- v0 (2025-10-03)
+++ v1 (2026-08-24)
@@ -209,51 +209,51 @@
   <si>
     <t>1890. febr. 27.</t>
   </si>
   <si>
     <t>ref.</t>
   </si>
   <si>
     <t>hivatásos katona</t>
   </si>
   <si>
     <t>Cser Sándor állampolgári nyilatkozata (1922. jan.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Meszina Erzsébet</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>1897. márc. 4.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>tényleges katona</t>
   </si>
   <si>
     <t>Pacséri illetõség, magyar állampolgárság</t>
   </si>
   <si>
     <t>Cser Sándor tényleges katona állampolgársági bizonyítványa</t>
   </si>
   <si>
     <t>Vác, Burgundia u. 20.</t>
   </si>
   <si>
     <t>VVL V. 93-c 10338/1926.</t>
   </si>
   <si>
     <t>1923. nov. 20. ellenõr, Vác város</t>
   </si>
   <si>
     <t>lovasság</t>
   </si>
   <si>
     <t>Férfi városi alkalmazottak 19381941. évi összeírása</t>
   </si>