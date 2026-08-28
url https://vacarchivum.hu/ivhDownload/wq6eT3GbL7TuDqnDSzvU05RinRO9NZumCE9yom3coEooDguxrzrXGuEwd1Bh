--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -215,51 +215,51 @@
   <si>
     <t>Klopfer Hani</t>
   </si>
   <si>
     <t>1880. nov. 1.</t>
   </si>
   <si>
     <t>Fischer Géza állampolgári nyilatkozata (1922. júl. 1.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Fantusz Gizella</t>
   </si>
   <si>
     <t>Bajna</t>
   </si>
   <si>
     <t>1884. júl. 5.</t>
   </si>
   <si>
     <t>István, Esztergom, 1908. máj. 24.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>hadirokkant Vác város területén, III. járadékosztály</t>
   </si>
   <si>
     <t>Tûzharcosok és hadigondozottak alkalmazása</t>
   </si>
   <si>
     <t>VVL V. 93-c 1474/1939.</t>
   </si>
   <si>
     <t>Fischer Géza hadirokkant orvosi felülvizsgálata (1934)</t>
   </si>
   <si>
     <t>VVL V. 93-c 15/1944.</t>
   </si>
   <si>
     <t>Fischer Géza illetõségi ügye</t>
   </si>
   <si>
     <t>VVL V. 91-a 274/1943.; 15672/1943. kig.</t>
   </si>
   <si>
     <t>Fischer István illetõsége</t>
   </si>