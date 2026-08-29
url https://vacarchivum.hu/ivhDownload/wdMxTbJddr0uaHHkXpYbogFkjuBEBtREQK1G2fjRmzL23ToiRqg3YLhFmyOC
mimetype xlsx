--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -278,51 +278,51 @@
   <si>
     <t>VVL V. 93-c 1474/1939.</t>
   </si>
   <si>
     <t>legénységi III. járadékosztály</t>
   </si>
   <si>
     <t>Süveg János hadigondozási igazolványának kiadása</t>
   </si>
   <si>
     <t>VVL V. 93-c 2183/1941.</t>
   </si>
   <si>
     <t>takarékpénztári hivatalszolga</t>
   </si>
   <si>
     <t>Süveg János állampolgári nyilatkozata (1922. febr. 16.</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Szete (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Süveg János állampolgársága</t>
   </si>
   <si>
     <t>1899. aug. 14.</t>
   </si>
   <si>
     <t>Vác, 1917. ápr. 29.</t>
   </si>
   <si>
     <t>Lajos, Vác, 1921. ápr. 18.</t>
   </si>
   <si>
     <t>Vác, Horváth Mihály u. 15.</t>
   </si>
   <si>
     <t>VVL V. 93-c 9955/1924.</t>
   </si>
   <si>
     <t>6 elemi osztály</t>
   </si>
   <si>
     <t>altiszt</t>
   </si>