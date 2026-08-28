--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -185,51 +185,51 @@
   <si>
     <t>Hinczák Mihály</t>
   </si>
   <si>
     <t>Szkiba Mária</t>
   </si>
   <si>
     <t>1888. aug. 13.</t>
   </si>
   <si>
     <t>g. k.</t>
   </si>
   <si>
     <t>tiszthelyettes</t>
   </si>
   <si>
     <t>Hinczák László állampolgári nyilatkozata (1922. febr. 9.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Huszt (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Hinczák János(!)</t>
   </si>
   <si>
     <t>Hinczák László magyar állampolgársága</t>
   </si>
   <si>
     <t>Huszt (illetõség); Vác, nagylaktanya</t>
   </si>
   <si>
     <t>VVL V. 93-c 7897/1926.</t>
   </si>
   <si>
     <t>Mária, Vác, 1925. ápr.</t>
   </si>
   <si>
     <t>VH 1925. ápr. 23., 39. évf., 29. szám, 4.</t>
   </si>
   <si>
     <t>hivatásos tiszthelyettes</t>
   </si>
   <si>
     <t>Márta, 1927. jan.febr.</t>
   </si>