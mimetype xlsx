--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -200,51 +200,51 @@
   <si>
     <t>Vác, Budapesti fõút 21.; Vác, Hattyú u. 14. (1929); Csorna (1946)</t>
   </si>
   <si>
     <t>VVL XIII. 1-e</t>
   </si>
   <si>
     <t>Bagoly Béla</t>
   </si>
   <si>
     <t>érettségi</t>
   </si>
   <si>
     <t>m. kir. állampénztári tiszt</t>
   </si>
   <si>
     <t>Bagoly Béla állampolgári nyilatkozata (1922. jan. 18.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Kézdiszentkereszt (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93, 456/1922.</t>
+    <t>VVL V. 93-c, 450/1922.</t>
   </si>
   <si>
     <t>1938. városi számvevõségi tanácsos</t>
   </si>
   <si>
     <t>BpK 1938. márc. 29., 72. évf., 70. sz., 1.</t>
   </si>
   <si>
     <t>Bagoly Béla dr.</t>
   </si>
   <si>
     <t>Kovásznai járás fõszolgabírája</t>
   </si>
   <si>
     <t>BpK 1940. nov. 21., 74. évf., 265. sz. 1.</t>
   </si>
   <si>
     <t>Kovásznapatak Vízhasználati Társulat ügyigazgatója</t>
   </si>
   <si>
     <t>BpK 1943. aug. 19., 77. évf., 186. sz. 1.</t>
   </si>
 </sst>
 </file>
 