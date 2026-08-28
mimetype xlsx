--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -209,51 +209,51 @@
   <si>
     <t>Jenõ, Vác, 1910. szept. 29.; Gizella, Vác, 1911. nov. 17.; Ilona, Vác, 1913. márc. 1.; István, Vác, 1914. dec. 22.; Ferenc, Vác, 1916. nov. 27.; Anna, Vác, 1918. nov. 1.; László, Vác, 1921. márc. 24.</t>
   </si>
   <si>
     <t>VVL V. 93-c 10361/1925.</t>
   </si>
   <si>
     <t>Imecs Antal állampolgári nyilatkozata (1922. jan. 27.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Szányel Gizella</t>
   </si>
   <si>
     <t>1880. aug.</t>
   </si>
   <si>
     <t>Jenõ, Vác, 1910. szept. 23.; Gizella, Vác, 1911. nov. 17.; Ilona, Vác, 1913. márc. 1.; István, Vác, 1914. dec. 22.; Ferenc, Vác, 1916. nov. 17.; Anna, Vác, 1918. nov. 1.; László, Vác, 1921. dec. 24.</t>
   </si>
   <si>
     <t>Tusnád (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>A családi házhelyet osztó bizottság tagja Vácott</t>
   </si>
   <si>
     <t>VH 1919. márc. 23., 33. évf., 24. szám, 3.</t>
   </si>
   <si>
     <t>Az 1921. évi születésû  katonakötelesek összeírása</t>
   </si>
   <si>
     <t>László, Vác, 1921. márc. 24.</t>
   </si>
   <si>
     <t>Vác, Árpád út 106 (1921-ben)</t>
   </si>
   <si>
     <t>VVL V. 93-c 19504/1941.</t>
   </si>
   <si>
     <t>MÁV-üzemi altiszt</t>
   </si>
   <si>
     <t>Imecs Antal újságközleménye  életközösség megszüntetésérõl</t>
   </si>