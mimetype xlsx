--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -179,51 +179,51 @@
   <si>
     <t>Téklesz Mihály</t>
   </si>
   <si>
     <t>Pozsonyi Sarolta</t>
   </si>
   <si>
     <t>1896. aug. 14.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>esztergályos</t>
   </si>
   <si>
     <t>Téklesz Vilmos állampolgári nyilatkozata (1922. jan. 14.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Brassó (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>faesztergályos mester</t>
   </si>
   <si>
     <t>Téklesz Vilmos iparengedély kérelme</t>
   </si>
   <si>
     <t>Vác, Konstantin tér 4.</t>
   </si>
   <si>
     <t>VVL V. 93-c 10033/1926.</t>
   </si>
   <si>
     <t>Téklesz Vilmosné aláíráshitelesítése</t>
   </si>
   <si>
     <t>Szentpéteri Irén</t>
   </si>
   <si>
     <t>Budapest, VIII., Baross u. 125.</t>
   </si>
   <si>
     <t>BFL VII. 180, 1689/1941.</t>
   </si>