--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -200,51 +200,51 @@
   <si>
     <t>Nagy Ida</t>
   </si>
   <si>
     <t>Cinfalva (Sopron m.)</t>
   </si>
   <si>
     <t>1895. júl. 11.</t>
   </si>
   <si>
     <t>ev.</t>
   </si>
   <si>
     <t>m. kir. fõhadnagy</t>
   </si>
   <si>
     <t>Bischoff József állampolgári nyilatkozata (1921. nov. 14.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Bischoff József András</t>
   </si>
   <si>
     <t>cukorgyári hivatalnok</t>
   </si>
   <si>
     <t>Bischoff Géza (testvér) állampolgársága</t>
   </si>
   <si>
     <t>VVL V. 93-c  12214/1925.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>