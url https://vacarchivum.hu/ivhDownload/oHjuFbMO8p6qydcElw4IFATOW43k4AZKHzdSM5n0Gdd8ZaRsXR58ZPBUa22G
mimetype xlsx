--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -197,51 +197,51 @@
   <si>
     <t>ev.</t>
   </si>
   <si>
     <t>m. kir. százados</t>
   </si>
   <si>
     <t>Adleff Tivadar állampolgári nyilatkozata (1922. júl. 13.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Schumann Minna</t>
   </si>
   <si>
     <t>Dessau</t>
   </si>
   <si>
     <t>1890. dec. 10.</t>
   </si>
   <si>
     <t>Nagyszeben (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>1923. m. kir. 1. honvéd kerékpáros zászlóalj</t>
   </si>
   <si>
     <t>õrnagy</t>
   </si>
   <si>
     <t>1922. július 1. óta szolgál Vácon</t>
   </si>
   <si>
     <t>Lakást kér a Szent István téren épülõ bérházak egyikében.</t>
   </si>
   <si>
     <t>Adleff Tivadar lakáskérelme</t>
   </si>
   <si>
     <t>VVL V. 93-c  8812/1923.</t>
   </si>
   <si>
     <t>m. kir. 1. honvéd kerékpáros zászlóalj.</t>
   </si>
   <si>
     <t>1923. õrnagyból alezredes</t>
   </si>