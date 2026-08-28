--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -224,51 +224,51 @@
   <si>
     <t>m. kir. százados</t>
   </si>
   <si>
     <t>Tomanovics Antal állampolgári nyilatkozata (1922. jan. 11.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Engelmajer Mária</t>
   </si>
   <si>
     <t>Lõcse</t>
   </si>
   <si>
     <t>1879. júl. 6.</t>
   </si>
   <si>
     <t>Veszely Mariette, Lõcs, 1909. máj. 4.</t>
   </si>
   <si>
     <t>Eberhard (illetõség); Vác, Damjanich tér 12.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Tomanovics Antal magyar állampolgársága (BM 3916/1926./XII.</t>
   </si>
   <si>
     <t>Engelmayer Mária</t>
   </si>
   <si>
     <t>VVL V. 93-c 3462/1926.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>