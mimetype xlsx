--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -277,51 +277,51 @@
   <si>
     <t>m. kir. ezredes</t>
   </si>
   <si>
     <t>Pavlasz Isván állampolgári nyilatkozata (1922. jan. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Lehár Emília</t>
   </si>
   <si>
     <t>Bécs</t>
   </si>
   <si>
     <t>1890. jan. 28.</t>
   </si>
   <si>
     <t>Ferenc, Bécs, 1913. ápr. 2.</t>
   </si>
   <si>
     <t>Piskitelep (illetõség; Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Pawlas István Gyula Rezsõ</t>
   </si>
   <si>
     <t>Pawlas István magyar állampolgársága</t>
   </si>
   <si>
     <t>István; Gyula; Rezsõ</t>
   </si>
   <si>
     <t>Piskitelep (illetõség); Vác, Deákvár</t>
   </si>
   <si>
     <t>VVL V. 93-c 12686/1926.</t>
   </si>
   <si>
     <t>Pavlasz István váci illetõsége</t>
   </si>
   <si>
     <t>VH 1927. máj. 1., 41. évf., 34. szám, 3.</t>
   </si>
   <si>
     <t>Pawlasz(!) István</t>
   </si>