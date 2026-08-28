--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -188,51 +188,51 @@
   <si>
     <t>katonai fõszámvevõ</t>
   </si>
   <si>
     <t>Bulther Mihály állampolgári nyilatkozata (1921. nov. 27.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Rothweil Lujza</t>
   </si>
   <si>
     <t>Vértessomló</t>
   </si>
   <si>
     <t>1884. . ápr. 8.</t>
   </si>
   <si>
     <t>Janka, Vác, 1909. aug. 14.; Irén, Vác, 1912. júl. 31; Olga, Vác, 1913. aug. 6.; Mihály, Vác, 1918. szept. 1.</t>
   </si>
   <si>
     <t>Vác, Mária u. 16.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Bulther Mihály állampolgársági ügye</t>
   </si>
   <si>
     <t>1. házasság:; 2. házasság:</t>
   </si>
   <si>
     <t>VVL V. 93-c 8077/1923.</t>
   </si>
   <si>
     <t>Szecskavágó üzem létesítése a káptalani magtár épületének egy részében (Vác, Rádi út 1.)</t>
   </si>
   <si>
     <t>Bulther Mhály szecskavágó létesítése</t>
   </si>
   <si>
     <t>VVL V. 93-c 14289/1925.</t>
   </si>
   <si>
     <t>Bulther Mihály szecskavágó üzem létesítése (Vác, Forgó tanya)</t>
   </si>
   <si>
     <t>VVL V. 93-c  309/1926.</t>
   </si>