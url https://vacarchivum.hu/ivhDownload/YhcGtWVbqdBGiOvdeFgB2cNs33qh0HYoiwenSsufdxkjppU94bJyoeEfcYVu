--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -371,51 +371,51 @@
   <si>
     <t>g. kel.</t>
   </si>
   <si>
     <t>Stoisich Béla állampolgári nyilatkozata (1922. júl. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Pongrácz Margit</t>
   </si>
   <si>
     <t>Nagyszécsény</t>
   </si>
   <si>
     <t>1897. febr. 15.</t>
   </si>
   <si>
     <t>Béla, Balassagyarmat, 1918. márc. 6.; Magda, Örkénytábor, 1919. dec. 3.</t>
   </si>
   <si>
     <t>Pozsony (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Stoisich Béla állampolgársága</t>
   </si>
   <si>
     <t>Vác, Szent István tér 15.</t>
   </si>
   <si>
     <t>VVL V. 93-c 7090/1924.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>