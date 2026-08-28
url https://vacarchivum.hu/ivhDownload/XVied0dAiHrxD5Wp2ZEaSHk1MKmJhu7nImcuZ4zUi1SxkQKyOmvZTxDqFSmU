--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -167,51 +167,51 @@
   <si>
     <t>Tragor 1933, 53.</t>
   </si>
   <si>
     <t>Krizsek György Károly</t>
   </si>
   <si>
     <t>Krizsek Nándor (Ferdinánd)</t>
   </si>
   <si>
     <t>ács</t>
   </si>
   <si>
     <t>1886. ápr. 15.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>déli front(?)</t>
   </si>
   <si>
     <t>kõmûves és ácstanonc</t>
   </si>
   <si>
-    <t>okleveles kõmûves- és ácsmester; építési vállalkozó (19091950 között önálló), majd a Pest Megyei Tanácsi Építõipari Vállalat [PETÉV] munkatársa volt)</t>
+    <t>okleveles kõműves- és ácsmester; építési vállalkozó (1909-1950 között önálló)</t>
   </si>
   <si>
     <t>1914. jún. bevonulás, Budaörs</t>
   </si>
   <si>
     <t>m. kir. 308. gye. (1916-ban)</t>
   </si>
   <si>
     <t>õrvezetõ</t>
   </si>
   <si>
     <t>Törzsök Ernesztina Erzsébet</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>1890. júl. 5.</t>
   </si>
   <si>
     <t>Vác, 1912. nov. 17.</t>
   </si>
   <si>
     <t>Erzsébet Lujza, Debrecen, 1918. jún. 1.</t>
   </si>