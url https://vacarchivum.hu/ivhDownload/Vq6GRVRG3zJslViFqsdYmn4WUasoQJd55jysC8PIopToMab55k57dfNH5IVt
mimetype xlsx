--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -176,51 +176,51 @@
   <si>
     <t>1885. szept. 16.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>Schurschul Károly állampolgári nyilatkozata (1922. febr. 6.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Wanga Antónia</t>
   </si>
   <si>
     <t>Kalábia(!); helyesen: Kelebia</t>
   </si>
   <si>
     <t>1880. jan. 4.</t>
   </si>
   <si>
     <t>Temeskubin (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Schurschul (Schorschul) Károly</t>
   </si>
   <si>
     <t>Schurschul Károly névváltoztatása: Kevevári</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>BpK 1933. nov. 17., 67. évf., 261. sz., 2.</t>
   </si>
   <si>
     <t>Damjanich kerékpáros zászlóalj, Vác</t>
   </si>
   <si>
     <t>tényleges állományú fegyverszaki tiszthelyettes</t>
   </si>
   <si>
     <t>VH 1933. dec. 10., 47. évf., 93. szám, 2.</t>
   </si>
   <si>
     <t>Vogenberger(!) Frida</t>
   </si>