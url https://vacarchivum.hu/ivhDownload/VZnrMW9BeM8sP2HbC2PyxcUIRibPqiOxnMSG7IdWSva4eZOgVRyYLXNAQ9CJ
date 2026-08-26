--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -194,51 +194,51 @@
   <si>
     <t>1891. júl. 24.</t>
   </si>
   <si>
     <t>szabó</t>
   </si>
   <si>
     <t>Apfelbaum Benjámin állampolgári nyilatkozata (1922. júl. 10.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>1895. febr. 10.</t>
   </si>
   <si>
     <t>Sári, Vác, 1914. nov. 17.; Herman, Vác, 1919. szept. 5.; Ibolya, Budapest, 1921. jan. 8.</t>
   </si>
   <si>
     <t>Kirva (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Goldstein Róza</t>
   </si>
   <si>
     <t>1925. virsli-, kolbász- és cukorkakereskedõ</t>
   </si>
   <si>
     <t>2 év tényleges szolgálat; 19141918 frontszolgálat</t>
   </si>
   <si>
     <t xml:space="preserve">Az orosz fogságból megszökött. Frontharcos. Részt vett a felvidéki és az erdélyi bevonuláson. </t>
   </si>
   <si>
     <t>Apfelbaum Benjámin iparengedélyének bevonása</t>
   </si>
   <si>
     <t>Vác, Rákóczi út 27. (1925-ben); Vác, Attila u. 15. (1941-ben)</t>
   </si>
   <si>
     <t>VVL V. 93-c 912/1942.</t>
   </si>
   <si>
     <t>Práger Róza (megh.: 1944. aug. 15.)</t>
   </si>