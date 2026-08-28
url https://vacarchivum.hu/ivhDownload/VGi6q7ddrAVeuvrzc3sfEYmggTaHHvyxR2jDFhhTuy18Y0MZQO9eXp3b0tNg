--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -215,51 +215,51 @@
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>magántisztviselõ</t>
   </si>
   <si>
     <t>Blaskó Lajos állampolgári nyilatkozata (1921. nov. 14.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Nagy Rozália</t>
   </si>
   <si>
     <t>1900. máj. 1.</t>
   </si>
   <si>
     <t>Lajos, Vác, 1919. nov. 21.; Magdolna, Vác, 1921. jún. 5.</t>
   </si>
   <si>
     <t>Vágvörösvár (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>MÁV-tisztviselõ</t>
   </si>
   <si>
     <t>Állampolgársági határozatt: 26814/1925. XIII. sz. BM szám</t>
   </si>
   <si>
     <t>Blaskó Lajos és családjának állampolgársága</t>
   </si>
   <si>
     <t>Lajos, Vác, 1919. nov. 21.; Magdolna Matild, Vác, 1921. jún. 5.; László Károly, Vác, 1923. jún. 24.</t>
   </si>
   <si>
     <t>VVL V. 93-c 8127/1925.</t>
   </si>
   <si>
     <t>MÁV-fõtiszt</t>
   </si>
   <si>
     <t>Blaskó Lajos névváltoztatása: Bártfai</t>
   </si>
   <si>
     <t>VH 1934. máj. 9., 48. évf., 36. szám, 2.</t>
   </si>