--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Apja neve</t>
   </si>
   <si>
     <t>Apja foglalkozása</t>
   </si>
   <si>
     <t>Anyja neve</t>
   </si>
   <si>
     <t>Anyja foglalkozása</t>
   </si>
   <si>
     <t>Születési helye</t>
   </si>
   <si>
     <t>Születési ideje</t>
   </si>
   <si>
     <t>Vallása</t>
   </si>
   <si>
@@ -237,50 +237,98 @@
     <t xml:space="preserve">András, 1924. júl. 4. </t>
   </si>
   <si>
     <t>VVL V. 93-c 12912/1944.</t>
   </si>
   <si>
     <t>vámkezelõ</t>
   </si>
   <si>
     <t xml:space="preserve">Bikkes Andrásné haláleset-felvétele </t>
   </si>
   <si>
     <t>Szabó Eszter (megh.: 1945. febr. 10.)</t>
   </si>
   <si>
     <t>63 éves (1945-ben)</t>
   </si>
   <si>
     <t>András, Vác, 1924. júl. 4.</t>
   </si>
   <si>
     <t>Vác, Árpád u. 22.</t>
   </si>
   <si>
     <t>VVL V. 94-b 131/1945.</t>
+  </si>
+  <si>
+    <t>földész</t>
+  </si>
+  <si>
+    <t>Laki Júlia</t>
+  </si>
+  <si>
+    <t>Diósjenő</t>
+  </si>
+  <si>
+    <t>ref.</t>
+  </si>
+  <si>
+    <t>Diósjenő 206. (1877-ben)</t>
+  </si>
+  <si>
+    <t>Diósjenő ref. szül. akv. 43/1877.</t>
+  </si>
+  <si>
+    <t>Beskiba András</t>
+  </si>
+  <si>
+    <t>1877. szept. 27.</t>
+  </si>
+  <si>
+    <t>városi vámkezelő</t>
+  </si>
+  <si>
+    <t>1881. jan. 22.</t>
+  </si>
+  <si>
+    <t>Vác, Árpád út 112. (1921-ben)</t>
+  </si>
+  <si>
+    <t>Vác áll. ház. akv. 82/1921.</t>
+  </si>
+  <si>
+    <t>64 éves (1942-ben)</t>
+  </si>
+  <si>
+    <t>szívizom-elfajulás</t>
+  </si>
+  <si>
+    <t>Vác, Árpád út 112.</t>
+  </si>
+  <si>
+    <t>Vác áll. hal. akv. 56/1942.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -583,51 +631,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH8"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -863,50 +911,175 @@
         <v>34</v>
       </c>
       <c r="I8">
         <v>1942</v>
       </c>
       <c r="N8" t="s">
         <v>68</v>
       </c>
       <c r="AA8" t="s">
         <v>69</v>
       </c>
       <c r="AB8" t="s">
         <v>70</v>
       </c>
       <c r="AD8" t="s">
         <v>71</v>
       </c>
       <c r="AF8" t="s">
         <v>72</v>
       </c>
       <c r="AG8" t="s">
         <v>73</v>
       </c>
       <c r="AH8" t="s">
         <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" t="s">
+        <v>77</v>
+      </c>
+      <c r="G9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>84</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>85</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" t="s">
+        <v>50</v>
+      </c>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="N11" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>89</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" t="s">
+        <v>50</v>
+      </c>
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>89</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">