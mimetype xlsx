--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -161,51 +161,51 @@
   <si>
     <t>unit.</t>
   </si>
   <si>
     <t>cipészsegéd</t>
   </si>
   <si>
     <t>Fülöp István állampolgári nyilatkozata (1922. jún. 21.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Téklesz Sarolta</t>
   </si>
   <si>
     <t>Brassó</t>
   </si>
   <si>
     <t>1882. nov. 21.</t>
   </si>
   <si>
     <t>István, Olthévíz, 1905. júl. 19.; Blanka, Olthévíz, 1907. jan. 6.; György, Vác, 1913. dec. 8.; Anna, Vác, 1917. júl. 31.; László, Vác, 1920. jan. 21.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Fülöp István és családtagjainak magyar állampolgársága</t>
   </si>
   <si>
     <t>Theklesz Sarolta</t>
   </si>
   <si>
     <t>István, 1905; Blanka, 1907; György, 1913; Anna, 1917; László, 1920</t>
   </si>
   <si>
     <t>Olthévíz (illetõség)</t>
   </si>
   <si>
     <t>VVL V. 93-c 16022/1927.</t>
   </si>
   <si>
     <t>Olthévíz (Homoruthévíz)</t>
   </si>
   <si>
     <t>Újpesten Brassó város javára sorozták</t>
   </si>
   <si>
     <t>cs. és kir. brassói 2. gye.</t>
   </si>