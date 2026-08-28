--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -155,51 +155,51 @@
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>katona</t>
   </si>
   <si>
     <t>Kovács Vilmos állampolgári nyilatkozata (1922. jan.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Ányistik Margit</t>
   </si>
   <si>
     <t>Esztergom</t>
   </si>
   <si>
     <t>1895. febr. 16.</t>
   </si>
   <si>
     <t>Köbölkút (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.. ápr. hó, 29. szám</t>
   </si>
   <si>
     <t>bronz vitézségi érem</t>
   </si>
   <si>
     <t>RKMH 1919. szept. 30., 46. évf., 76. sz., 1286.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -639,51 +639,51 @@
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="D2" t="s">
         <v>36</v>
       </c>
       <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>38</v>
       </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
-      <c r="R2" t="s">
+      <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="Z2" t="s">
         <v>41</v>
       </c>
       <c r="AA2" t="s">
         <v>42</v>
       </c>
       <c r="AB2" t="s">
         <v>43</v>
       </c>
       <c r="AC2" t="s">
         <v>44</v>
       </c>
       <c r="AD2" t="s">
         <v>45</v>
       </c>
       <c r="AG2" t="s">
         <v>46</v>
       </c>
       <c r="AH2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:34">