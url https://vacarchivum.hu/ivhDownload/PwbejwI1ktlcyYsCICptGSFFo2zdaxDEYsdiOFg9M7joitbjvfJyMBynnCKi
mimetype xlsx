--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -158,51 +158,51 @@
   <si>
     <t>katonai fegyvermester</t>
   </si>
   <si>
     <t>Oravecz József állampolgári nyilatkozata (1922. jan. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>László Anna</t>
   </si>
   <si>
     <t>Kaposvár</t>
   </si>
   <si>
     <t>1897. szept. 4.</t>
   </si>
   <si>
     <t>Kálmán, Kaposvár, 1917. febr. 6.; Kaposvár, 1921. máj. 23.</t>
   </si>
   <si>
     <t>Dernõ (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>