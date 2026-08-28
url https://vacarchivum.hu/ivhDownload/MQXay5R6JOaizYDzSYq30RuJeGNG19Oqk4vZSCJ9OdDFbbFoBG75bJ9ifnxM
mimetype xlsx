--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -212,51 +212,51 @@
   <si>
     <t>1881. aug. 20.</t>
   </si>
   <si>
     <t>izr.</t>
   </si>
   <si>
     <t>cipész</t>
   </si>
   <si>
     <t>Zauberer Jakab állampolgári nyilatkozata (1922. jún. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>1884. aug. 22.</t>
   </si>
   <si>
     <t>Árpád, Vác, 1909. dec. 24.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Mezõszengyel (Torda-Aranyos m.)</t>
   </si>
   <si>
     <t>gazdálkodó (1908-ban); cipészmester</t>
   </si>
   <si>
     <t>Zauberer Izsák állampolgársága</t>
   </si>
   <si>
     <t>Háber Katalin Sarolta</t>
   </si>
   <si>
     <t>1884. aug. 23.</t>
   </si>
   <si>
     <t>Vác, 1908. nov. 3.</t>
   </si>
   <si>
     <t>Árpád, Vác, 1909. dec. 17.</t>
   </si>
   <si>
     <t>Vác, Középvárosi fõút 9. (1908-ban); Vác, Széchenyi u. 24.</t>
   </si>