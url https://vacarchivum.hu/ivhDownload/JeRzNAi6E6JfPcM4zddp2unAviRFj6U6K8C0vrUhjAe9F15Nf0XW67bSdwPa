--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -206,51 +206,51 @@
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>mûszaki tisztviselõ</t>
   </si>
   <si>
     <t>Leblanc Lajos állampolgári nyilatkozata (1922. júl. 20.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Korneuburg</t>
   </si>
   <si>
     <t>1896. júl. 26.</t>
   </si>
   <si>
     <t>Lajos, Körneuburg, 1913. nov. 13.; Gyõzõ, Vác, 1921. júl. 18.</t>
   </si>
   <si>
     <t>Szenthubert (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Leblanc Fülöp Károly Lajos</t>
   </si>
   <si>
     <t>m. kir. fõhadnagy</t>
   </si>
   <si>
     <t>Leblanc Lajos magyar állampolgársága</t>
   </si>
   <si>
     <t>1896. jún. 22.</t>
   </si>
   <si>
     <t>Lajos Fülöp, Korneuburg, 1913. nov. 13.; Gyõzõ, Vác, 1921. jún. 18.</t>
   </si>
   <si>
     <t>Budapest, IX., Nádasdy laktanya</t>
   </si>
   <si>
     <t>VVL V. 93-c 5740/1926.</t>
   </si>
   <si>
     <t>mûszaki szertiszt</t>
   </si>