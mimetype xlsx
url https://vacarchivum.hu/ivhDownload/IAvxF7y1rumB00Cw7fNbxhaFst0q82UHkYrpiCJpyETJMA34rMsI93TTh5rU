--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -254,51 +254,51 @@
   <si>
     <t>ev. ref.</t>
   </si>
   <si>
     <t>ny. alezredes</t>
   </si>
   <si>
     <t>Idrányi Gábor állampolgári nyilatkozata (1922. jan. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Szõllõsy Ilona</t>
   </si>
   <si>
     <t>Huszt</t>
   </si>
   <si>
     <t>1860. máj. 23.</t>
   </si>
   <si>
     <t>Nagyszõllõs (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Idrányi gábor</t>
   </si>
   <si>
     <t>Lator Francisca</t>
   </si>
   <si>
     <t>32 éves (1885-ben)</t>
   </si>
   <si>
     <t>ref.</t>
   </si>
   <si>
     <t>MÁV- mérnök</t>
   </si>
   <si>
     <t>tüzér</t>
   </si>
   <si>
     <t>tartalékos fõhadnagy</t>
   </si>
   <si>
     <t>Kiss Júlia</t>
   </si>