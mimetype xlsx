--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -209,51 +209,51 @@
   <si>
     <t>ev.</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Kulich János állampolgári nyilatkozata (1922. júl. 26.)</t>
   </si>
   <si>
     <t>Illésházy Mária</t>
   </si>
   <si>
     <t>Tótmegyer</t>
   </si>
   <si>
     <t>1889. aug. 15.</t>
   </si>
   <si>
     <t>Mária, Vác, 1908. márc. 4.; Gyula, Vác, 1912. febr. 14.; László, Vác, 1913. júl. 30.; Irén, Vác, 1914. dec. 12.; Ernõ, Vác, 1922. márdc. 4.</t>
   </si>
   <si>
     <t>Otura (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>70 éves (1948-ban)</t>
   </si>
   <si>
     <t>1948. ápr. 14.</t>
   </si>
   <si>
     <t>szívgyengeség, tüdõrák</t>
   </si>
   <si>
     <t>cipész, gyári munkás</t>
   </si>
   <si>
     <t>Kulich János halála</t>
   </si>
   <si>
     <t xml:space="preserve">Szalai Gyõzõné sz. Kulich Mária, 40 éves Rákospalota, Bocskai u. 45.; Kulich Gyula, 36 éves, MÁV-kovács, Vác, Dózsa Gy. út; Kõhalmi (Kulich) László, 35 éves, péksegéd, Szõdliget, Szent Imre u. 8.; Szabó Istvánné sz. Kulich Irén, 34 éves, gyári munkás, Vác, Dózsa Gy. út; Kulich Ernõ, 26 éves, gyári munkás, Vác, Dózsa Gy. út </t>
   </si>
   <si>
     <t>Vác, Dózsa Gy. út 60.</t>
   </si>
   <si>
     <t>VVL V. 93-c 9037/1948.</t>
   </si>