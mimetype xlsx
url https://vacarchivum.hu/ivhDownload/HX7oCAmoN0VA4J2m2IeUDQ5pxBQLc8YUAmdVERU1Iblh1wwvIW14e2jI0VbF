--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -152,51 +152,51 @@
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>katona</t>
   </si>
   <si>
     <t>Jeviczki András állampolgári nyilatkozata (1922. márc. 28.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Meliska Julianna</t>
   </si>
   <si>
     <t>Jolsva</t>
   </si>
   <si>
     <t>Jolán Margit, Dombori, 1915; Anna, Jolsva, 1917</t>
   </si>
   <si>
     <t>Munkács (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c  456/1922.</t>
+    <t>VVL V. 93-c  450/1922.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>