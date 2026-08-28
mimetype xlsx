--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -269,51 +269,51 @@
   <si>
     <t>Malinovszky  Julianna</t>
   </si>
   <si>
     <t>siketnéma-intézeti tanár</t>
   </si>
   <si>
     <t>Zsembai Ferenc állampolgári nyilatkozata (1922. jan. 12.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Paluzsa Matild</t>
   </si>
   <si>
     <t>1894. júl. 28.</t>
   </si>
   <si>
     <t>Katalin Piroska, Ungvár, 1914. febr. 22.</t>
   </si>
   <si>
     <t>Ungvár (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Határozat: 79839/1923. BM szám</t>
   </si>
   <si>
     <t>Zsembai Ferenc állampolgársági bizonyítványa</t>
   </si>
   <si>
     <t>Paluzsa Matild(!)</t>
   </si>
   <si>
     <t>Katalin, Ungvár, 1914. febr. 22.</t>
   </si>
   <si>
     <t>Ungvár (illetõség); Vác, Konstantin tér 6.</t>
   </si>
   <si>
     <t>VVL V. 93-c 1151/1926.</t>
   </si>
   <si>
     <t>gyógypedagógiai tanárképzõ fõiskola</t>
   </si>
   <si>
     <t>1909. dec. 11910. aug. 31. r. k. elemi iskola, Vécse (Zemplén m.); 1910. gyógypedagógiai hallgató; 1911. szept. 11920. jún. 30. siketnéma-intézet, Ungvár; 1920. gyógypedagógus, Siketnémák Intézete, Vác</t>
   </si>