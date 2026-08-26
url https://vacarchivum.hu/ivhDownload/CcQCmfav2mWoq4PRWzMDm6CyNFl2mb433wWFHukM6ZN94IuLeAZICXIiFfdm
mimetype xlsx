--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -251,51 +251,51 @@
   <si>
     <t>1896. nov. 16.</t>
   </si>
   <si>
     <t>harisnyakötõ segéd</t>
   </si>
   <si>
     <t>Preysle Mayer állampolgári nyilatkozata (1922. febr. 6.)</t>
   </si>
   <si>
     <t>Preisler Mayer állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Jakabovics Róza</t>
   </si>
   <si>
     <t>Glót</t>
   </si>
   <si>
     <t>1894. ápr.</t>
   </si>
   <si>
     <t>Felsõvisó (illetékesség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Preiszler (Preisler) Majer</t>
   </si>
   <si>
     <t>1897. nov. 16.</t>
   </si>
   <si>
     <t>rõfös, rövd, kötött-szövött, háztartási cikk és talpbõr kereskedõ; sírásó(1941-ben)</t>
   </si>
   <si>
     <t>Preiszler Majer iparengedélyének viasszavonása</t>
   </si>
   <si>
     <t>József, 1922; Aranka, 1926; Edit, 1929; Sándor, 1934</t>
   </si>
   <si>
     <t>Vác (1918-tól); Vác, Széchenyi u. 9.</t>
   </si>
   <si>
     <t>VVL V. 93-c 2853/1942.</t>
   </si>
   <si>
     <t>Preisler Mayer állampolgársága</t>
   </si>