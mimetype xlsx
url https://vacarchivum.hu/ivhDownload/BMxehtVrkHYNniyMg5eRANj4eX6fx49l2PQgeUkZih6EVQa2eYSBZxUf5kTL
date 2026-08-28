--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -188,51 +188,51 @@
   <si>
     <t>cégvezetõ, fõkönyvelõ</t>
   </si>
   <si>
     <t>Éder Ernõ állampolgári nyilatkozata (1922. febr. 8.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Bolgár Emmi, inámi</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>1878. jan. 29.</t>
   </si>
   <si>
     <t>Ernõ, Vác, 1909. jan. 12.</t>
   </si>
   <si>
     <t>Pozsony (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Éder Ernõ Bertalan</t>
   </si>
   <si>
     <t>Pekár Karolina</t>
   </si>
   <si>
     <t>Pozsony</t>
   </si>
   <si>
     <t>1885. jan. 2.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>üzemvezetõ, Pozsony; könyvelõ, Ganz Gyár, 1907-ben; üzemvezetõ,  1918-ban, Óbudai Gázgyár</t>
   </si>
   <si>
     <t>Ifj. Éder Ernõ állampolgársági ügye</t>
   </si>
   <si>
     <t>Bolgár Emília</t>
   </si>