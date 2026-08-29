--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -176,51 +176,51 @@
   <si>
     <t>1890. febr. 24.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>Szabó András állampolgári nyilatkozata (1922. febr. 9.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Tóth Mária</t>
   </si>
   <si>
     <t>Bonchida</t>
   </si>
   <si>
     <t>Katalin, Válaszút, 1914. febr. 22.</t>
   </si>
   <si>
     <t>Válaszút (illetékesség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>1890. febr. 23.</t>
   </si>
   <si>
     <t>A Trianoni békeszerzõdés alapján magyar állampolgár. Határozat: 81083/1922. BM szám</t>
   </si>
   <si>
     <t>Szabó András állampolgársága</t>
   </si>
   <si>
     <t>1882. jan. 27.</t>
   </si>
   <si>
     <t>Vác, Damjanich sor</t>
   </si>
   <si>
     <t>VVL V. 93-c 12630/1925.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>