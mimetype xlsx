--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Apja neve</t>
   </si>
   <si>
     <t>Apja foglalkozása</t>
   </si>
   <si>
     <t>Anyja neve</t>
   </si>
   <si>
     <t>Anyja foglalkozása</t>
   </si>
   <si>
     <t>Születési helye</t>
   </si>
   <si>
     <t>Születési ideje</t>
   </si>
   <si>
     <t>Vallása</t>
   </si>
   <si>
@@ -189,53 +189,50 @@
     <t>Vác, Alsó u. 51.</t>
   </si>
   <si>
     <t>VVL V. 93-c 11965/1943.</t>
   </si>
   <si>
     <t>ácssegéd</t>
   </si>
   <si>
     <t>bádogossegéd</t>
   </si>
   <si>
     <t>Beskiba János illetõségi bizonyítványa</t>
   </si>
   <si>
     <t>Tápiószele</t>
   </si>
   <si>
     <t>1891. szept. 29.</t>
   </si>
   <si>
     <t>Vác, 1924. jún. 28.</t>
   </si>
   <si>
     <t>VVL V. 93-c 791/1944.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1899. aug. 7.</t>
   </si>
   <si>
     <t>Vác, Malom u. 1. (1899-ben)</t>
   </si>
   <si>
     <t>Vác áll. szül. akv. 349/1899.</t>
   </si>
   <si>
     <t>Vác, Malom u. 1. (1924-ben)</t>
   </si>
   <si>
     <t>Vác áll. ház. akv. 69/1924.</t>
   </si>
   <si>
     <t>Vác, 1963. jan. 14.</t>
   </si>
   <si>
     <t>keringési elégtelenség</t>
   </si>
   <si>
     <t>ny. bádogos</t>
   </si>
   <si>
     <t>Vác, 1924</t>
   </si>
@@ -845,127 +842,127 @@
       </c>
       <c r="AG6" t="s">
         <v>50</v>
       </c>
       <c r="AH6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="AG7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>45</v>
       </c>
       <c r="N8" t="s">
         <v>41</v>
       </c>
       <c r="AB8" t="s">
         <v>47</v>
       </c>
       <c r="AC8" t="s">
         <v>55</v>
       </c>
       <c r="AD8" t="s">
         <v>56</v>
       </c>
       <c r="AE8" t="s">
         <v>57</v>
       </c>
       <c r="AG8" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="I9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
         <v>64</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="AB9" t="s">
         <v>47</v>
       </c>
       <c r="AE9" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG9" t="s">
         <v>67</v>
       </c>
-      <c r="AG9" t="s">
+      <c r="AH9" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">