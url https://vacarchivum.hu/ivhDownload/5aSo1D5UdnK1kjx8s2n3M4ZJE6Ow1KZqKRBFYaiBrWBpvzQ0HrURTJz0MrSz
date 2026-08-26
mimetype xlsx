--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -149,51 +149,51 @@
   <si>
     <t>Szõke Julianna</t>
   </si>
   <si>
     <t>Sepsiszentgyörgy (Háromszék m.)</t>
   </si>
   <si>
     <t>1899. szept. 17.</t>
   </si>
   <si>
     <t>ref.</t>
   </si>
   <si>
     <t>m. kir. honvéd hadnagy</t>
   </si>
   <si>
     <t>Gyárfás László állampolgári nyilatkozata (1922. jan. 26.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Sepsiszentgyörgy (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Gyárfás László, léczfalvi</t>
   </si>
   <si>
     <t>cs. és kir. eperjesi 67. gye.</t>
   </si>
   <si>
     <t>hadnagy</t>
   </si>
   <si>
     <t>Gyárfás László igazolt katona</t>
   </si>
   <si>
     <t>RKMH 1920. máj. 15., 47. évf., 37. szám, 1118.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>