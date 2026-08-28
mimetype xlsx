--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -275,51 +275,51 @@
   <si>
     <t>Tilger Vilma</t>
   </si>
   <si>
     <t>Arad (Arad m.)</t>
   </si>
   <si>
     <t>1899. márc. 23.</t>
   </si>
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>m. kir. honvéd hadnagy</t>
   </si>
   <si>
     <t>Állampolgári nyilatkozata (1922. jan. 12.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Arad (illetõség); Vác, Budapesti fõút 19.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Becsey Dezsõ Nándor</t>
   </si>
   <si>
     <t>m. kir. honvéd fõhadnagy</t>
   </si>
   <si>
     <t>Határozat: 126306/1923. XIII. BM szám.</t>
   </si>
   <si>
     <t>Becsey Dezsõ állampolgársága</t>
   </si>
   <si>
     <t>Arad (illetõség); Vác</t>
   </si>
   <si>
     <t>VVL V. 93-c 11864/1925.</t>
   </si>
   <si>
     <t>Budapestre költözött, hadigondozási ügyének áttátele Budapest Fõváros, XV. ker. elöljáróságának</t>
   </si>
   <si>
     <t>Becsey Dezsõ hadigondozási ügye</t>
   </si>