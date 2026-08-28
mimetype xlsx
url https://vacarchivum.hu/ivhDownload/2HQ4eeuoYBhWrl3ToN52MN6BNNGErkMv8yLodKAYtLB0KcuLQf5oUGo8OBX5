--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -176,51 +176,51 @@
   <si>
     <t>VVL XVI. 56, 720/1919.</t>
   </si>
   <si>
     <t>VVL V. 91-a 88/1916; 10618/1916. kig.</t>
   </si>
   <si>
     <t>molnár</t>
   </si>
   <si>
     <t>Budapest, IV., Kossuth L. u. 4.</t>
   </si>
   <si>
     <t>BpTCL 19221923, 28. évf., 589.</t>
   </si>
   <si>
     <t>Kopf(!) Erzsébet</t>
   </si>
   <si>
     <t>Testvére: Kahoffer János állampolgári nyilatkozata (1922. jún. 20.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>Kapp Erzsébet (akv.)</t>
   </si>
   <si>
     <t>1869. febr. 22.</t>
   </si>
   <si>
     <t>Kahoffer Sebestyén állampolgársága</t>
   </si>
   <si>
     <t>Orbán (akv.) (Urbán) Erzsébet</t>
   </si>
   <si>
     <t>Sömjén (Nemesdömölk?)</t>
   </si>
   <si>
     <t>1870. júl. 29.</t>
   </si>
   <si>
     <t>Erzsébet, Vác, 1905. júl. 18.</t>
   </si>
   <si>
     <t>Vác, Körút 9. (1905-ben); Vác, Cházár András u. 13. (1922-ben)</t>
   </si>