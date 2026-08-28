--- v0 (2025-10-03)
+++ v1 (2026-08-28)
@@ -215,51 +215,51 @@
   <si>
     <t>RKMH 1922. jún. 28.,49. évf., 27. szám, 199.</t>
   </si>
   <si>
     <t>Schmidt János</t>
   </si>
   <si>
     <t>Schmidt Ágnes</t>
   </si>
   <si>
     <t>1892. jún. 16.</t>
   </si>
   <si>
     <t>ev.</t>
   </si>
   <si>
     <t>Schmidt Oszkár állampolgári nyilatkozata (1922. júl. 25.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Brassó (illetõség); Vác</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>ref.</t>
   </si>
   <si>
     <t>Schmidt Oszkár névváltoztatása: Szász</t>
   </si>
   <si>
     <t>váci illetõség és lakos</t>
   </si>
   <si>
     <t>BpK 1922. aug. 17., 56. évf., 187. sz., 1.</t>
   </si>
   <si>
     <t>Szász Oszkár, vitéz</t>
   </si>
   <si>
     <t>1922. tiszti vitéz</t>
   </si>
   <si>
     <t>Szász Oszkár vitézzé avatása</t>
   </si>
   <si>
     <t>Vác</t>
   </si>