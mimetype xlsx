--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -209,51 +209,51 @@
   <si>
     <t>r. k.</t>
   </si>
   <si>
     <t>alezredes</t>
   </si>
   <si>
     <t>Thalmeiner Sándor állampolgári nyilatkozata (1922. febr. 3.)</t>
   </si>
   <si>
     <t>Állampolgársági nyilatkozatok nyilvántartása (6500/1921. ME sz. rendelet)</t>
   </si>
   <si>
     <t>Steffek (Stefek) Janka</t>
   </si>
   <si>
     <t>Maniga</t>
   </si>
   <si>
     <t>1865. ápr. 19.</t>
   </si>
   <si>
     <t>Viktória, Bécs, 1898. nov. 23.</t>
   </si>
   <si>
-    <t>VVL V. 93-c 456/1922.</t>
+    <t>VVL V. 93-c 450/1922.</t>
   </si>
   <si>
     <t>ny. cs. és kir. százados (1912-ben)</t>
   </si>
   <si>
     <t>Thalmeiner Sándor állampolgársági ügye</t>
   </si>
   <si>
     <t>Steffek Janka</t>
   </si>
   <si>
     <t>Krakovány, 1912. febr. 29.)</t>
   </si>
   <si>
     <t>Pozsony (1912-ben)</t>
   </si>
   <si>
     <t>VVL V. 93-c 9961/1924.</t>
   </si>
   <si>
     <t>ny. százados (1912-ben)</t>
   </si>
   <si>
     <t>Thalmeiner Viktória állampolgársági ügye</t>
   </si>